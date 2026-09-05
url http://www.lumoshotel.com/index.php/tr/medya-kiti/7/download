--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -1,28 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -479,51 +481,51 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14838" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="600" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -11762,51 +11764,51 @@
     <dgm:cxn modelId="{84C4127E-8220-43B6-AC99-4FD3F912D831}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{DCD75C64-21F6-4565-93CB-C75813EE0016}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{2FF8AEDE-CD7E-49FB-B659-650897117DA2}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{806B3CE1-B7A2-4DA2-8E3A-C9758E31E46D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{3CA72C8D-F273-4F15-ADDB-74E88360BEB0}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{714233E0-0514-423F-BC3E-055C29C1AE1C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{34F410FE-960A-48E5-A0FD-C70190A74F21}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{7380F9F9-2AED-4BE4-A3F9-A8E4BF91DB45}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{1B4CB27E-3A76-4D0C-AA2F-D78DF24D6FDC}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{2B13D81C-DAC4-4442-8C9C-E59F296D1487}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{B3105463-E1F7-4C8A-B8AA-4EAD9C6A849D}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{F776A9A4-54B5-4F33-B37F-DD6567276F28}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{45C1670F-706E-474C-A143-B6F67732A61C}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{53B35B58-D5EF-43CF-9D47-B9E08175F3FD}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{333A4764-D6E6-4745-BB8F-1C829D5E2B2A}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{D1A7841E-E974-4A6A-BD3E-4E62AADBEC36}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{3B17871E-E308-44E8-A5FC-A1A701C416C6}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{DD7763CE-9FC8-4240-90C2-D4A1D7E4520A}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{4193A5E3-3104-4A42-A4BD-917DF1DBC4D2}" type="presParOf" srcId="{1BFDF1E7-05EE-463A-BBEF-C65E0886E69F}" destId="{AD5F31D6-B21F-4CDB-98FC-37026E0DD77A}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5" csCatId="colorful" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5" csCatId="colorful"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FA04B8EF-F81A-4E55-8713-C968E60EB765}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="tr-TR"/>
             <a:t>Kirlilik ile ilgili risklere ve acil durumlara hazırlıklıyız; çevresel yasal düzenlemelere uyuyoruz.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="tr-TR">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
@@ -11962,218 +11964,171 @@
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13D7801D-C0E9-44A4-B700-936FB484381A}" type="sibTrans" cxnId="{BF4774EC-4132-4862-B14A-94CFFFF9D703}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="tr-TR" dirty="0"/>
+            <a:rPr lang="tr-TR"/>
             <a:t> Çalışanlarımızı tehlikeli kimyasalların dökülmesi durumunda alacakları tedbirler konusunda eğitimlerini veriyoruz.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{34EDBE16-D345-4143-9ACC-05EE4DCE00A9}" type="parTrans" cxnId="{851D9452-AF5A-45E4-90D9-8CACBD0995F2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{943CF1E2-3D36-413D-90B8-1DAC0960BD93}" type="sibTrans" cxnId="{851D9452-AF5A-45E4-90D9-8CACBD0995F2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{639B33FC-B803-4FA1-B455-94C333CF4C68}">
-[...28 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" type="pres">
       <dgm:prSet presAssocID="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" presName="linear" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9B2B2D17-C387-4C96-B504-0E08CBEF361E}" type="pres">
-      <dgm:prSet presAssocID="{FA04B8EF-F81A-4E55-8713-C968E60EB765}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="6">
+      <dgm:prSet presAssocID="{FA04B8EF-F81A-4E55-8713-C968E60EB765}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AABCC078-841A-4569-AA37-E1B786FCD583}" type="pres">
       <dgm:prSet presAssocID="{CA876C45-6AD5-4CA8-8074-7F6118CCA072}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BA416F4C-84B9-4542-9827-B9589867D646}" type="pres">
-      <dgm:prSet presAssocID="{8566EED5-815E-4BD4-9B1F-E58CBE24C082}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="6">
+      <dgm:prSet presAssocID="{8566EED5-815E-4BD4-9B1F-E58CBE24C082}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8572ED02-6ACD-4998-ABB6-61F353D0F765}" type="pres">
       <dgm:prSet presAssocID="{B8DA9492-B30A-484F-9314-BDF51A4CA8E7}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0AC662C9-8806-4C31-98BD-41462C616F9C}" type="pres">
-      <dgm:prSet presAssocID="{52ADF4AD-3392-43E1-980D-60066B818FAE}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="6">
+      <dgm:prSet presAssocID="{52ADF4AD-3392-43E1-980D-60066B818FAE}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AE925339-78F1-4D63-99F7-630F383F9912}" type="pres">
       <dgm:prSet presAssocID="{31ABB842-2ABA-4D02-957F-C41E7590A9AB}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4F8E2768-99BA-43F1-8ECA-898EC12B23B2}" type="pres">
-      <dgm:prSet presAssocID="{0262655F-2CFA-4001-985A-BE2D0AE8D93A}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="6">
+      <dgm:prSet presAssocID="{0262655F-2CFA-4001-985A-BE2D0AE8D93A}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6C41C397-39BB-4504-8AEB-611CF1D00673}" type="pres">
       <dgm:prSet presAssocID="{13D7801D-C0E9-44A4-B700-936FB484381A}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{4B1501FC-A651-4F39-B192-73B483AC3E6E}" type="pres">
-[...11 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{21764C63-9F53-465F-B4CE-6FCB91C6D727}" type="pres">
-      <dgm:prSet presAssocID="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}" presName="parentText" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="6">
+      <dgm:prSet presAssocID="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}" presName="parentText" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{9FB86F04-0EE5-4158-AD08-85030A9EC53C}" type="presOf" srcId="{0262655F-2CFA-4001-985A-BE2D0AE8D93A}" destId="{4F8E2768-99BA-43F1-8ECA-898EC12B23B2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{E987290B-AB5F-48AB-A0C9-651795A3DA28}" type="presOf" srcId="{FA04B8EF-F81A-4E55-8713-C968E60EB765}" destId="{9B2B2D17-C387-4C96-B504-0E08CBEF361E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{6F80D611-FD7A-49D3-957A-29EC4860D553}" type="presOf" srcId="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}" destId="{21764C63-9F53-465F-B4CE-6FCB91C6D727}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{3E66A446-51FC-4052-AA3B-FF47DAA664E8}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{52ADF4AD-3392-43E1-980D-60066B818FAE}" srcOrd="2" destOrd="0" parTransId="{A304C2E8-3C62-4A29-B0DB-F94F6282FB9B}" sibTransId="{31ABB842-2ABA-4D02-957F-C41E7590A9AB}"/>
-    <dgm:cxn modelId="{851D9452-AF5A-45E4-90D9-8CACBD0995F2}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}" srcOrd="5" destOrd="0" parTransId="{34EDBE16-D345-4143-9ACC-05EE4DCE00A9}" sibTransId="{943CF1E2-3D36-413D-90B8-1DAC0960BD93}"/>
-    <dgm:cxn modelId="{DE36CAB2-A07A-4CAB-BCE3-EE800E1C11FC}" type="presOf" srcId="{639B33FC-B803-4FA1-B455-94C333CF4C68}" destId="{4B1501FC-A651-4F39-B192-73B483AC3E6E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{851D9452-AF5A-45E4-90D9-8CACBD0995F2}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{5CA0CBD6-836A-425F-990C-0BCF3516CE55}" srcOrd="4" destOrd="0" parTransId="{34EDBE16-D345-4143-9ACC-05EE4DCE00A9}" sibTransId="{943CF1E2-3D36-413D-90B8-1DAC0960BD93}"/>
     <dgm:cxn modelId="{736CC8B6-A78D-4F61-A555-8FA4B9BEF993}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{FA04B8EF-F81A-4E55-8713-C968E60EB765}" srcOrd="0" destOrd="0" parTransId="{5150EC32-4940-4022-9B00-38364D2C646F}" sibTransId="{CA876C45-6AD5-4CA8-8074-7F6118CCA072}"/>
     <dgm:cxn modelId="{97EE9CC7-D0DD-4413-86F4-447AD916AA55}" type="presOf" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
-    <dgm:cxn modelId="{FBB005C8-5926-488A-A837-D7CBE5E29FFA}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{639B33FC-B803-4FA1-B455-94C333CF4C68}" srcOrd="4" destOrd="0" parTransId="{8EFC1ABB-4DA1-45C2-9C92-884E4ADEB725}" sibTransId="{8A667DEA-01DF-4AB0-8668-836D643F1253}"/>
     <dgm:cxn modelId="{37E29AE7-0FF3-48EE-A49D-6D197EB48B6B}" type="presOf" srcId="{52ADF4AD-3392-43E1-980D-60066B818FAE}" destId="{0AC662C9-8806-4C31-98BD-41462C616F9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{BF4774EC-4132-4862-B14A-94CFFFF9D703}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{0262655F-2CFA-4001-985A-BE2D0AE8D93A}" srcOrd="3" destOrd="0" parTransId="{5CC6D1D2-2FE0-4E89-86D5-280445619F4F}" sibTransId="{13D7801D-C0E9-44A4-B700-936FB484381A}"/>
     <dgm:cxn modelId="{1158E6F2-E4F8-430F-8D48-BF45A7FD3C77}" srcId="{E0B3F401-1682-400E-8E31-83B05AFE0C14}" destId="{8566EED5-815E-4BD4-9B1F-E58CBE24C082}" srcOrd="1" destOrd="0" parTransId="{277A9E7A-4EB6-4646-B57A-02C3482DCBDE}" sibTransId="{B8DA9492-B30A-484F-9314-BDF51A4CA8E7}"/>
     <dgm:cxn modelId="{255852F6-5E9E-4D8F-A3D3-580CA97BCABB}" type="presOf" srcId="{8566EED5-815E-4BD4-9B1F-E58CBE24C082}" destId="{BA416F4C-84B9-4542-9827-B9589867D646}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{C2B46327-757B-4B33-83AC-DDA757B98624}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{9B2B2D17-C387-4C96-B504-0E08CBEF361E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{77663F18-2F2E-4E03-8954-55321625B643}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{AABCC078-841A-4569-AA37-E1B786FCD583}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{972F4442-EF9F-40B5-87D8-5B8786A5B8F3}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{BA416F4C-84B9-4542-9827-B9589867D646}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{7F18F969-3A38-46E4-8B7D-DE13E330A219}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{8572ED02-6ACD-4998-ABB6-61F353D0F765}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{2D3F7C3B-F776-4BD2-BFD6-F44E0F3E41EA}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{0AC662C9-8806-4C31-98BD-41462C616F9C}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{76708EA4-EF9B-4235-BB2A-892213A4342A}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{AE925339-78F1-4D63-99F7-630F383F9912}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{9B36E249-6E9F-461F-94A9-3836E17BF52F}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{4F8E2768-99BA-43F1-8ECA-898EC12B23B2}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{04E03CEF-FD83-4494-8204-C443867CBD4A}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{6C41C397-39BB-4504-8AEB-611CF1D00673}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
-    <dgm:cxn modelId="{2CA5D501-813F-4EBA-B6DD-DE82BA289129}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{4B1501FC-A651-4F39-B192-73B483AC3E6E}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
-[...1 lines deleted...]
-    <dgm:cxn modelId="{2CA64E08-0812-406A-8C73-978E3FD85E5A}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{21764C63-9F53-465F-B4CE-6FCB91C6D727}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{2CA64E08-0812-406A-8C73-978E3FD85E5A}" type="presParOf" srcId="{6DDA8599-F7B4-4E32-9F54-DCAE77001612}" destId="{21764C63-9F53-465F-B4CE-6FCB91C6D727}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{818E324A-9C75-43B5-83C3-FE283D15D463}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5" csCatId="colorful"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
@@ -14735,546 +14690,461 @@
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="28272" y="3343327"/>
         <a:ext cx="10973406" cy="522605"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{9B2B2D17-C387-4C96-B504-0E08CBEF361E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="30968"/>
-          <a:ext cx="6263640" cy="868725"/>
+          <a:off x="0" y="63876"/>
+          <a:ext cx="6263640" cy="1031610"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="844550" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200"/>
+            <a:rPr lang="tr-TR" sz="1900" kern="1200"/>
             <a:t>Kirlilik ile ilgili risklere ve acil durumlara hazırlıklıyız; çevresel yasal düzenlemelere uyuyoruz.</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200">
+            <a:rPr lang="tr-TR" sz="1900" kern="1200">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
+          <a:endParaRPr lang="en-US" sz="1900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="42408" y="73376"/>
-        <a:ext cx="6178824" cy="783909"/>
+        <a:off x="50359" y="114235"/>
+        <a:ext cx="6162922" cy="930892"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{BA416F4C-84B9-4542-9827-B9589867D646}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="945773"/>
-          <a:ext cx="6263640" cy="868725"/>
+          <a:off x="0" y="1150207"/>
+          <a:ext cx="6263640" cy="1031610"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
-            <a:hueOff val="-134391"/>
-[...1 lines deleted...]
-            <a:lumOff val="-4236"/>
+            <a:hueOff val="-167989"/>
+            <a:satOff val="-2596"/>
+            <a:lumOff val="-5295"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="844550" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200"/>
+            <a:rPr lang="tr-TR" sz="1900" kern="1200"/>
             <a:t>Atık ayrıştırma ve atık miktarlarının azaltılması, doğal kaynakların verimli kullanılması vb. faaliyetlerle sürekli çevresel performansımızı iyileştiriyoruz.</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200">
+            <a:rPr lang="tr-TR" sz="1900" kern="1200">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
+          <a:endParaRPr lang="en-US" sz="1900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="42408" y="988181"/>
-        <a:ext cx="6178824" cy="783909"/>
+        <a:off x="50359" y="1200566"/>
+        <a:ext cx="6162922" cy="930892"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0AC662C9-8806-4C31-98BD-41462C616F9C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="1860578"/>
-          <a:ext cx="6263640" cy="868725"/>
+          <a:off x="0" y="2236538"/>
+          <a:ext cx="6263640" cy="1031610"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
-            <a:hueOff val="-268782"/>
-[...1 lines deleted...]
-            <a:lumOff val="-8471"/>
+            <a:hueOff val="-335978"/>
+            <a:satOff val="-5192"/>
+            <a:lumOff val="-10589"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="844550" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="tr-TR" sz="1900" kern="1200" dirty="0">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200" dirty="0"/>
+            <a:rPr lang="tr-TR" sz="1900" kern="1200" dirty="0"/>
             <a:t>Atıkların geri dönüşüm/bertaraf aşamasına kadar takibini yapıyoruz.</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="tr-TR" sz="1900" kern="1200" dirty="0">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-US" sz="1900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="42408" y="1902986"/>
-        <a:ext cx="6178824" cy="783909"/>
+        <a:off x="50359" y="2286897"/>
+        <a:ext cx="6162922" cy="930892"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4F8E2768-99BA-43F1-8ECA-898EC12B23B2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="2775383"/>
-          <a:ext cx="6263640" cy="868725"/>
+          <a:off x="0" y="3322869"/>
+          <a:ext cx="6263640" cy="1031610"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
-            <a:hueOff val="-403174"/>
-[...1 lines deleted...]
-            <a:lumOff val="-12707"/>
+            <a:hueOff val="-503967"/>
+            <a:satOff val="-7788"/>
+            <a:lumOff val="-15884"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="844550" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200"/>
+            <a:rPr lang="tr-TR" sz="1900" kern="1200"/>
             <a:t> Otelimizde enerji ve su tasarrufu sistemleri kullanıyoruz ve çalışanlarımızı bu konularda eğitiyoruz.</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200">
+            <a:rPr lang="tr-TR" sz="1900" kern="1200">
               <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
+          <a:endParaRPr lang="en-US" sz="1900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="42408" y="2817791"/>
-[...85 lines deleted...]
-        <a:ext cx="6178824" cy="783909"/>
+        <a:off x="50359" y="3373228"/>
+        <a:ext cx="6162922" cy="930892"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{21764C63-9F53-465F-B4CE-6FCB91C6D727}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="4604994"/>
-          <a:ext cx="6263640" cy="868725"/>
+          <a:off x="0" y="4409200"/>
+          <a:ext cx="6263640" cy="1031610"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:hueOff val="-671956"/>
             <a:satOff val="-10384"/>
             <a:lumOff val="-21178"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="tr-TR" sz="1600" kern="1200" dirty="0"/>
+            <a:rPr lang="tr-TR" sz="1900" kern="1200"/>
             <a:t> Çalışanlarımızı tehlikeli kimyasalların dökülmesi durumunda alacakları tedbirler konusunda eğitimlerini veriyoruz.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-US" sz="1900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="42408" y="4647402"/>
-        <a:ext cx="6178824" cy="783909"/>
+        <a:off x="50359" y="4459559"/>
+        <a:ext cx="6162922" cy="930892"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{DFA9DD4E-56B9-4895-AC9A-1F5FE936B26F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="613989"/>
           <a:ext cx="6263640" cy="1028137"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
@@ -24389,51 +24259,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Veri Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24557,51 +24427,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Veri Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24735,51 +24605,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Veri Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25041,51 +24911,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -25292,51 +25162,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25599,51 +25469,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -25901,51 +25771,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26323,51 +26193,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26485,51 +26355,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26580,51 +26450,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26958,51 +26828,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -27148,51 +27018,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Veri Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27415,51 +27285,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27645,51 +27515,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27880,51 +27750,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8993673" y="5956137"/>
             <a:ext cx="1328141" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="774923" y="5951811"/>
             <a:ext cx="7896279" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -28146,51 +28016,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Veri Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28375,51 +28245,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Veri Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Altbilgi Yer Tutucusu 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28739,51 +28609,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Veri Yer Tutucusu 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Altbilgi Yer Tutucusu 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28856,51 +28726,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Veri Yer Tutucusu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Altbilgi Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28951,51 +28821,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Veri Yer Tutucusu 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Altbilgi Yer Tutucusu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29226,51 +29096,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Veri Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Altbilgi Yer Tutucusu 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29478,51 +29348,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Veri Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Altbilgi Yer Tutucusu 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29697,51 +29567,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Altbilgi Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -30235,51 +30105,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844799" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0A342E29-5512-4400-825C-2F1B57B047C2}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>15.05.2026</a:t>
+              <a:t>24.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -30848,59 +30718,59 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/></Relationships>
 </file>
@@ -33939,216 +33809,243 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Resim 3">
+          <p:cNvPr id="3" name="Resim 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94EA10B7-1788-2C4B-B439-CD3669BC55F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE71C034-103A-8C68-46E2-8C26F00F379D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3847574" y="668216"/>
-            <a:ext cx="4305226" cy="5926016"/>
+            <a:off x="3824642" y="794459"/>
+            <a:ext cx="4360136" cy="5803564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="796390391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Resim 3">
+          <p:cNvPr id="3" name="Resim 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A773939B-06FF-9332-56CB-03F60C47F251}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42012487-B062-62BA-7537-A7A4E0E5D737}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3956162" y="650630"/>
-            <a:ext cx="4279675" cy="5890846"/>
+            <a:off x="3696553" y="758799"/>
+            <a:ext cx="4586835" cy="6099201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1678144037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Resim 2">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Nesne 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98DD047D-1788-B568-5BE8-899BD1A82226}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C051536-47AD-BCB2-2B92-7BEC1C7B7856}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...25 lines deleted...]
-      </p:pic>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="766234349"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4019125" y="717176"/>
+          <a:ext cx="4153749" cy="5877206"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
+                <p:oleObj name="Acrobat Document" r:id="rId2" imgW="4533723" imgH="6415694" progId="Acrobat.Document.DC">
+                  <p:embed/>
+                </p:oleObj>
+              </mc:Choice>
+              <mc:Fallback>
+                <p:oleObj name="Acrobat Document" r:id="rId2" imgW="4533723" imgH="6415694" progId="Acrobat.Document.DC">
+                  <p:embed/>
+                  <p:pic>
+                    <p:nvPicPr>
+                      <p:cNvPr id="0" name=""/>
+                      <p:cNvPicPr/>
+                      <p:nvPr/>
+                    </p:nvPicPr>
+                    <p:blipFill>
+                      <a:blip r:embed="rId3"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </p:blipFill>
+                    <p:spPr>
+                      <a:xfrm>
+                        <a:off x="4019125" y="717176"/>
+                        <a:ext cx="4153749" cy="5877206"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </p:spPr>
+                  </p:pic>
+                </p:oleObj>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1451014871"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -34203,78 +34100,78 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Resim 2">
+          <p:cNvPr id="4" name="Resim 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEA15868-E6C2-B457-1BDD-E260FD81424E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26FBE74D-92F8-7930-1754-E3BF180DF626}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1514012" y="735106"/>
-            <a:ext cx="8311305" cy="5875054"/>
+            <a:off x="2115159" y="986691"/>
+            <a:ext cx="7557759" cy="5342391"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="233152565"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -34875,51 +34772,51 @@
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1600" dirty="0"/>
               <a:t>24 saat sıcak su,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1600" dirty="0"/>
               <a:t>Sınırsız çay ve kahve erişimi,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1600" dirty="0"/>
-              <a:t>Çamaşır yıkama hizmeti,</a:t>
+              <a:t>Çamaşır yıkama makinası</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1600" dirty="0"/>
               <a:t>Oda temizlik hizmeti mevcuttur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1600" dirty="0"/>
               <a:t>Dış lojmanımız da odada konaklayan kişi sayısı kapasitelidir,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -35200,51 +35097,51 @@
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
               <a:defRPr sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>İşe Alım Süreci;</a:t>
+              <a:t>İşe alım süreci;</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFont typeface="Wingdings 2" panose="05020102010507070707" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>İşletmemizde İnsan Kaynakları Departmanının çizmiş olduğu çerçeve doğrultusun da işe alım işlemleri yapılmaktadır. İşe alımlarda adil, objektif, dürüst, güçlü iletişim, kendine güvenen, pozitif, çözüm odaklı kişiler seçilir.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
@@ -36042,51 +35939,51 @@
             <a:endParaRPr lang="en-US" sz="6000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ea typeface="Calibri Light" panose="020F0302020204030204"/>
               <a:cs typeface="Calibri Light" panose="020F0302020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="İçerik Yer Tutucusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E65DDD7-7F3A-6D08-9D85-BB1E9FFB7823}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1971427620"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3182676955"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5468389" y="620392"/>
           <a:ext cx="6263640" cy="5504688"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524889503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -40073,51 +39970,51 @@
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Unvan 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395785" y="2099255"/>
             <a:ext cx="5704763" cy="3500378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="2800" b="0" kern="1200" cap="all">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr>
@@ -40199,68 +40096,58 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>lumos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="4800" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>deluxe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="tr-TR" sz="4800" b="1">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="tr-TR" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>OLARAK TOPLAMDA  114 TANE yerel tedarikçi ile çalışmaktayız.</a:t>
+              <a:t> hotel OLARAK TOPLAMDA  114 TANE yerel tedarikçi ile çalışmaktayız.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3530985756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -41865,93 +41752,100 @@
                 <a:lumMod val="86000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Dividend" id="{9697A71B-4AB7-4A1A-BD5B-BB2D22835B57}" vid="{4BEC0EAF-CF86-4D49-B83B-56CC62D3CFF1}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2607</Words>
+  <Words>2590</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Geniş ekran</PresentationFormat>
-  <Paragraphs>191</Paragraphs>
+  <Paragraphs>190</Paragraphs>
   <Slides>42</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpstr>Eklenmiş OLE Hizmet Programları</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="52" baseType="lpstr">
+    <vt:vector size="53" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Office Teması</vt:lpstr>
       <vt:lpstr>Kar Payı</vt:lpstr>
+      <vt:lpstr>Adobe Acrobat Document</vt:lpstr>
       <vt:lpstr>THE LUMOS DELUXE RESORT HOTEL</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>ÖZET</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>VİZYONUMUZ &amp; MİSYONUMUZ </vt:lpstr>
       <vt:lpstr>DEĞERLERİMİZ</vt:lpstr>
       <vt:lpstr>POLİTİKALARIMIZ</vt:lpstr>
       <vt:lpstr>SÜRDÜRÜLEBİLİRLİK, ÇEVRE KORUMA VE ATIK YÖNETİMİ POLİTİKASI </vt:lpstr>
       <vt:lpstr>KADIN HAKLARI VE CİNSİYET EŞİTLİĞİ POLİTİKASI </vt:lpstr>
       <vt:lpstr>ÇEVRESEL SATINALMA POLİTİKASI</vt:lpstr>
       <vt:lpstr>ÇOCUK HAKLARI POLİTİKASI</vt:lpstr>
       <vt:lpstr>SAVUNMASIZ GRUPLAR VE ÇOCUK HAKLARI POLİTİKASI</vt:lpstr>
       <vt:lpstr>belgelerimiz</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>İNSAN KAYNAKLARI  VE EĞİTİM</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>